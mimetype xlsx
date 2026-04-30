--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFB5D9D8-1E87-4EE3-B845-4D68CCC4A542}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D298CC4-8649-4C2D-A224-1904DE9ACF66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_1Àrea_d_impressió" localSheetId="0">'2026'!$A$1:$C$87</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$7:$E$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$G$90</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
@@ -266,60 +266,60 @@
   <si>
     <t>Secretàri/ària de síndic/a i del departament</t>
   </si>
   <si>
     <t>Responsable de la Unitat del Compte General de les Corporacions Locals*</t>
   </si>
   <si>
     <t>Secretari/ària del secretari/ària general</t>
   </si>
   <si>
     <t>Responsable de Registre</t>
   </si>
   <si>
     <t>Tècnic/a de grau mitjà de l'Àrea de Serveis Lingüístics i Documetnals</t>
   </si>
   <si>
     <t>Responsable d'Edicions i Publicacions</t>
   </si>
   <si>
     <t>Unitat d'Arxiu</t>
   </si>
   <si>
     <t>Auditor/a-analista de polítiques públiques</t>
   </si>
   <si>
-    <t>Plantilla real de la Sindicatura de Comptes de Catalunya  (Actualitzada a 18-02-2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>Tècnic superior en matèria econòmica i pressupostària</t>
   </si>
   <si>
     <t>Ajudant/a d'uixers (30 h.setm)</t>
   </si>
   <si>
     <t>Responsable de Contractació Administrativa i Règim Interior</t>
+  </si>
+  <si>
+    <t>Plantilla real de la Sindicatura de Comptes de Catalunya  (Actualitzada a 28-04-2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -396,124 +396,124 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -848,780 +848,780 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G95"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A57" zoomScale="75" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="E92" sqref="E92"/>
+      <selection activeCell="L67" sqref="L67:L68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="18.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="82.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:7" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
     </row>
     <row r="5" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="5"/>
+      <c r="A5" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="6"/>
-[...3 lines deleted...]
-      <c r="E6" s="6"/>
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
       <c r="F6" s="4"/>
     </row>
     <row r="7" spans="1:7" ht="30.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="B7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="E7" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G7" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A8" s="9" t="s">
+      <c r="A8" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="10"/>
-[...4 lines deleted...]
-      <c r="G8" s="10"/>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A9" s="11" t="s">
+      <c r="A9" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="12">
+      <c r="B9" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="11">
         <v>26</v>
       </c>
-      <c r="D9" s="12">
-[...8 lines deleted...]
-      <c r="G9" s="12">
+      <c r="D9" s="11">
+        <v>1</v>
+      </c>
+      <c r="E9" s="11">
+        <v>1</v>
+      </c>
+      <c r="F9" s="11">
+        <v>0</v>
+      </c>
+      <c r="G9" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A10" s="13"/>
-[...5 lines deleted...]
-      <c r="G10" s="14"/>
+      <c r="A10" s="12"/>
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="13"/>
     </row>
     <row r="11" spans="1:7" ht="19.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="15"/>
-[...4 lines deleted...]
-      <c r="G11" s="15"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A12" s="9" t="s">
+      <c r="A12" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="10"/>
-[...4 lines deleted...]
-      <c r="G12" s="10"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A13" s="11" t="s">
+      <c r="A13" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="12">
+      <c r="B13" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="11">
         <v>30</v>
       </c>
-      <c r="D13" s="12">
-[...8 lines deleted...]
-      <c r="G13" s="12">
+      <c r="D13" s="11">
+        <v>1</v>
+      </c>
+      <c r="E13" s="11">
+        <v>1</v>
+      </c>
+      <c r="F13" s="11">
+        <v>0</v>
+      </c>
+      <c r="G13" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A14" s="11" t="s">
+      <c r="A14" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="12">
+      <c r="B14" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="11">
         <v>28</v>
       </c>
-      <c r="D14" s="12">
-[...5 lines deleted...]
-      <c r="F14" s="12">
+      <c r="D14" s="11">
+        <v>2</v>
+      </c>
+      <c r="E14" s="11">
+        <v>1</v>
+      </c>
+      <c r="F14" s="11">
         <v>1</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A15" s="11" t="s">
+      <c r="A15" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="12">
+      <c r="B15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="11">
         <v>21</v>
       </c>
-      <c r="D15" s="12">
-[...8 lines deleted...]
-      <c r="G15" s="12">
+      <c r="D15" s="11">
+        <v>1</v>
+      </c>
+      <c r="E15" s="11">
+        <v>1</v>
+      </c>
+      <c r="F15" s="11">
+        <v>0</v>
+      </c>
+      <c r="G15" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="2">
         <v>28</v>
       </c>
       <c r="D16" s="2">
         <v>1</v>
       </c>
       <c r="E16" s="2">
         <v>0</v>
       </c>
       <c r="F16" s="2">
         <v>0</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A17" s="13"/>
-[...5 lines deleted...]
-      <c r="G17" s="14"/>
+      <c r="A17" s="12"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A18" s="16" t="s">
+      <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="12"/>
-[...4 lines deleted...]
-      <c r="G18" s="12"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A19" s="11" t="s">
+      <c r="A19" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="12">
+      <c r="B19" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="11">
         <v>30</v>
       </c>
-      <c r="D19" s="12">
+      <c r="D19" s="11">
         <v>7</v>
       </c>
-      <c r="E19" s="12">
+      <c r="E19" s="11">
         <f>+F19+G19</f>
         <v>7</v>
       </c>
-      <c r="F19" s="12">
-[...2 lines deleted...]
-      <c r="G19" s="12">
+      <c r="F19" s="11">
+        <v>2</v>
+      </c>
+      <c r="G19" s="11">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A20" s="17" t="s">
+      <c r="A20" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="2">
         <v>28</v>
       </c>
       <c r="D20" s="2">
         <v>21</v>
       </c>
       <c r="E20" s="2">
         <v>13</v>
       </c>
       <c r="F20" s="2">
         <v>5</v>
       </c>
       <c r="G20" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A21" s="18"/>
-[...3 lines deleted...]
-      <c r="C21" s="12">
+      <c r="A21" s="25"/>
+      <c r="B21" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C21" s="11">
         <v>26</v>
       </c>
-      <c r="D21" s="12">
+      <c r="D21" s="11">
         <v>21</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E21" s="11">
+        <v>10</v>
+      </c>
+      <c r="F21" s="11">
+        <v>3</v>
+      </c>
+      <c r="G21" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="25"/>
+      <c r="B22" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="11">
+        <v>24</v>
+      </c>
+      <c r="D22" s="11">
+        <v>42</v>
+      </c>
+      <c r="E22" s="11">
+        <v>14</v>
+      </c>
+      <c r="F22" s="11">
+        <v>4</v>
+      </c>
+      <c r="G22" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="24"/>
+      <c r="B23" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C23" s="11">
+        <v>21</v>
+      </c>
+      <c r="D23" s="11">
+        <v>9</v>
+      </c>
+      <c r="E23" s="11">
+        <v>7</v>
+      </c>
+      <c r="F23" s="11">
+        <v>4</v>
+      </c>
+      <c r="G23" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" s="11">
+        <v>24</v>
+      </c>
+      <c r="D24" s="11">
+        <v>8</v>
+      </c>
+      <c r="E24" s="11">
+        <v>0</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C25" s="11">
+        <v>20</v>
+      </c>
+      <c r="D25" s="11">
+        <v>10</v>
+      </c>
+      <c r="E25" s="11">
         <v>6</v>
       </c>
-      <c r="F21" s="12">
+      <c r="F25" s="11">
         <v>3</v>
       </c>
-      <c r="G21" s="12">
+      <c r="G25" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C22" s="12">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="11">
         <v>24</v>
       </c>
-      <c r="D22" s="12">
-[...5 lines deleted...]
-      <c r="F22" s="12">
+      <c r="D26" s="11">
+        <v>5</v>
+      </c>
+      <c r="E26" s="11">
         <v>4</v>
       </c>
-      <c r="G22" s="12">
-[...89 lines deleted...]
-      <c r="G26" s="12">
+      <c r="F26" s="11">
+        <v>0</v>
+      </c>
+      <c r="G26" s="11">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="2">
         <v>20</v>
       </c>
       <c r="D27" s="2">
         <v>1</v>
       </c>
       <c r="E27" s="2">
         <v>1</v>
       </c>
       <c r="F27" s="2">
         <v>0</v>
       </c>
       <c r="G27" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A28" s="20" t="s">
+      <c r="A28" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="B28" s="21" t="s">
+      <c r="B28" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C28" s="21">
+      <c r="C28" s="17">
         <v>20</v>
       </c>
-      <c r="D28" s="21">
+      <c r="D28" s="17">
         <v>6</v>
       </c>
-      <c r="E28" s="21">
+      <c r="E28" s="17">
         <v>6</v>
       </c>
-      <c r="F28" s="21">
-[...2 lines deleted...]
-      <c r="G28" s="21">
+      <c r="F28" s="17">
+        <v>0</v>
+      </c>
+      <c r="G28" s="17">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A29" s="20"/>
-[...5 lines deleted...]
-      <c r="G29" s="21"/>
+      <c r="A29" s="16"/>
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="17"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A30" s="16" t="s">
+      <c r="A30" s="15" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="12"/>
-[...4 lines deleted...]
-      <c r="G30" s="12"/>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A31" s="11" t="s">
+      <c r="A31" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="12">
+      <c r="B31" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C31" s="11">
         <v>26</v>
       </c>
-      <c r="D31" s="12">
-[...8 lines deleted...]
-      <c r="G31" s="12">
+      <c r="D31" s="11">
+        <v>1</v>
+      </c>
+      <c r="E31" s="11">
+        <v>0</v>
+      </c>
+      <c r="F31" s="11">
+        <v>0</v>
+      </c>
+      <c r="G31" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="2">
         <v>26</v>
       </c>
       <c r="D32" s="2">
         <v>1</v>
       </c>
       <c r="E32" s="2">
         <v>1</v>
       </c>
       <c r="F32" s="2">
         <v>0</v>
       </c>
       <c r="G32" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A33" s="11" t="s">
+      <c r="A33" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B33" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="12">
+      <c r="B33" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C33" s="11">
         <v>21</v>
       </c>
-      <c r="D33" s="12">
-[...8 lines deleted...]
-      <c r="G33" s="12">
+      <c r="D33" s="11">
+        <v>1</v>
+      </c>
+      <c r="E33" s="11">
+        <v>0</v>
+      </c>
+      <c r="F33" s="11">
+        <v>0</v>
+      </c>
+      <c r="G33" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A34" s="11" t="s">
+      <c r="A34" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="12">
+      <c r="B34" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="11">
         <v>21</v>
       </c>
-      <c r="D34" s="12">
-[...8 lines deleted...]
-      <c r="G34" s="12">
+      <c r="D34" s="11">
+        <v>1</v>
+      </c>
+      <c r="E34" s="11">
+        <v>0</v>
+      </c>
+      <c r="F34" s="11">
+        <v>0</v>
+      </c>
+      <c r="G34" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="2">
         <v>20</v>
       </c>
       <c r="D35" s="2">
         <v>2</v>
       </c>
       <c r="E35" s="2">
         <v>1</v>
       </c>
       <c r="F35" s="2">
         <v>1</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A36" s="20" t="s">
+      <c r="A36" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B36" s="14" t="s">
+      <c r="B36" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="14">
+      <c r="C36" s="13">
         <v>14</v>
       </c>
-      <c r="D36" s="14">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="D36" s="13">
+        <v>1</v>
+      </c>
+      <c r="E36" s="13">
+        <v>0</v>
+      </c>
+      <c r="F36" s="13">
+        <v>0</v>
+      </c>
+      <c r="G36" s="13">
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A37" s="20"/>
-[...5 lines deleted...]
-      <c r="G37" s="21"/>
+      <c r="A37" s="16"/>
+      <c r="B37" s="17"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="17"/>
+      <c r="G37" s="17"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A38" s="16" t="s">
+      <c r="A38" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B38" s="12"/>
-[...4 lines deleted...]
-      <c r="G38" s="12"/>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A39" s="13" t="s">
+      <c r="A39" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="B39" s="14" t="s">
+      <c r="B39" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C39" s="14">
+      <c r="C39" s="13">
         <v>20</v>
       </c>
-      <c r="D39" s="14">
-[...8 lines deleted...]
-      <c r="G39" s="14">
+      <c r="D39" s="13">
+        <v>1</v>
+      </c>
+      <c r="E39" s="13">
+        <v>1</v>
+      </c>
+      <c r="F39" s="13">
+        <v>0</v>
+      </c>
+      <c r="G39" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A40" s="20"/>
-[...5 lines deleted...]
-      <c r="G40" s="21"/>
+      <c r="A40" s="16"/>
+      <c r="B40" s="17"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="17"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="17"/>
+      <c r="G40" s="17"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A41" s="16" t="s">
+      <c r="A41" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B41" s="12"/>
-[...4 lines deleted...]
-      <c r="G41" s="12"/>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A42" s="11" t="s">
+      <c r="A42" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B42" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="12">
+      <c r="B42" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C42" s="11">
         <v>30</v>
       </c>
-      <c r="D42" s="12">
-[...8 lines deleted...]
-      <c r="G42" s="12">
+      <c r="D42" s="11">
+        <v>1</v>
+      </c>
+      <c r="E42" s="11">
+        <v>1</v>
+      </c>
+      <c r="F42" s="11">
+        <v>0</v>
+      </c>
+      <c r="G42" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="2">
         <v>22</v>
       </c>
       <c r="D43" s="2">
         <v>1</v>
       </c>
       <c r="E43" s="2">
         <v>0</v>
       </c>
       <c r="F43" s="2">
         <v>0</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
@@ -1790,120 +1790,120 @@
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="2">
         <v>12</v>
       </c>
       <c r="D51" s="2">
         <v>1</v>
       </c>
       <c r="E51" s="2">
         <v>0</v>
       </c>
       <c r="F51" s="2">
         <v>0</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C52" s="2">
         <v>12</v>
       </c>
       <c r="D52" s="2">
         <v>1</v>
       </c>
       <c r="E52" s="2">
         <v>1</v>
       </c>
       <c r="F52" s="2">
         <v>0</v>
       </c>
       <c r="G52" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A53" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="2">
         <v>26</v>
       </c>
       <c r="D53" s="2">
         <v>1</v>
       </c>
       <c r="E53" s="2">
         <v>1</v>
       </c>
       <c r="F53" s="2">
         <v>0</v>
       </c>
       <c r="G53" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="2">
         <v>22</v>
       </c>
       <c r="D54" s="2">
         <v>1</v>
       </c>
       <c r="E54" s="2">
         <v>1</v>
       </c>
       <c r="F54" s="2">
         <v>0</v>
       </c>
       <c r="G54" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A55" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="2">
         <v>21</v>
       </c>
       <c r="D55" s="2">
         <v>1</v>
       </c>
       <c r="E55" s="2">
         <v>0</v>
       </c>
       <c r="F55" s="2">
         <v>0</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A56" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="2" t="s">
@@ -2111,178 +2111,178 @@
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A65" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="2">
         <v>14</v>
       </c>
       <c r="D65" s="2">
         <v>1</v>
       </c>
       <c r="E65" s="2">
         <v>1</v>
       </c>
       <c r="F65" s="2">
         <v>0</v>
       </c>
       <c r="G65" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A66" s="20"/>
-[...5 lines deleted...]
-      <c r="G66" s="21"/>
+      <c r="A66" s="16"/>
+      <c r="B66" s="17"/>
+      <c r="C66" s="17"/>
+      <c r="D66" s="17"/>
+      <c r="E66" s="17"/>
+      <c r="F66" s="17"/>
+      <c r="G66" s="17"/>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A67" s="16" t="s">
+      <c r="A67" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B67" s="12"/>
-[...4 lines deleted...]
-      <c r="G67" s="12"/>
+      <c r="B67" s="11"/>
+      <c r="C67" s="11"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="11"/>
+      <c r="G67" s="11"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A68" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C68" s="2">
         <v>30</v>
       </c>
       <c r="D68" s="2">
         <v>1</v>
       </c>
       <c r="E68" s="2">
         <v>1</v>
       </c>
       <c r="F68" s="2">
         <v>0</v>
       </c>
       <c r="G68" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A69" s="17" t="s">
+      <c r="A69" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C69" s="2">
         <v>28</v>
       </c>
       <c r="D69" s="2">
         <v>5</v>
       </c>
       <c r="E69" s="2">
         <v>2</v>
       </c>
       <c r="F69" s="2">
         <v>1</v>
       </c>
       <c r="G69" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A70" s="19"/>
-[...3 lines deleted...]
-      <c r="C70" s="12">
+      <c r="A70" s="24"/>
+      <c r="B70" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C70" s="11">
         <v>26</v>
       </c>
-      <c r="D70" s="12">
-[...8 lines deleted...]
-      <c r="G70" s="12">
+      <c r="D70" s="11">
+        <v>1</v>
+      </c>
+      <c r="E70" s="11">
+        <v>1</v>
+      </c>
+      <c r="F70" s="11">
+        <v>1</v>
+      </c>
+      <c r="G70" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A71" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="2">
         <v>20</v>
       </c>
       <c r="D71" s="2">
         <v>1</v>
       </c>
       <c r="E71" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F71" s="2">
         <v>0</v>
       </c>
       <c r="G71" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A72" s="20"/>
-[...5 lines deleted...]
-      <c r="G72" s="21"/>
+      <c r="A72" s="16"/>
+      <c r="B72" s="17"/>
+      <c r="C72" s="17"/>
+      <c r="D72" s="17"/>
+      <c r="E72" s="17"/>
+      <c r="F72" s="17"/>
+      <c r="G72" s="17"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A73" s="16" t="s">
+      <c r="A73" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="B73" s="12"/>
-[...4 lines deleted...]
-      <c r="G73" s="12"/>
+      <c r="B73" s="11"/>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A74" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C74" s="2">
         <v>30</v>
       </c>
       <c r="D74" s="2">
         <v>1</v>
       </c>
       <c r="E74" s="2">
         <v>1</v>
       </c>
       <c r="F74" s="2">
         <v>0</v>
       </c>
       <c r="G74" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.2">
@@ -2420,140 +2420,140 @@
         <v>15</v>
       </c>
       <c r="D81" s="2">
         <v>1</v>
       </c>
       <c r="E81" s="2">
         <v>1</v>
       </c>
       <c r="F81" s="2">
         <v>1</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A82" s="1"/>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
     </row>
     <row r="83" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="14"/>
-[...5 lines deleted...]
-      <c r="G83" s="14"/>
+      <c r="A83" s="13"/>
+      <c r="B83" s="13"/>
+      <c r="C83" s="13"/>
+      <c r="D83" s="13"/>
+      <c r="E83" s="13"/>
+      <c r="F83" s="13"/>
+      <c r="G83" s="13"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A84" s="22" t="s">
+      <c r="A84" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B84" s="14"/>
-[...1 lines deleted...]
-      <c r="D84" s="22">
+      <c r="B84" s="13"/>
+      <c r="C84" s="13"/>
+      <c r="D84" s="18">
         <f>SUM(D9:D83)</f>
         <v>190</v>
       </c>
-      <c r="E84" s="22">
+      <c r="E84" s="18">
         <f>SUM(E9:E83)</f>
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F84" s="22">
+        <v>103</v>
+      </c>
+      <c r="F84" s="18">
         <f>SUM(F8:F82)</f>
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="G84" s="22">
+        <v>33</v>
+      </c>
+      <c r="G84" s="18">
         <f>SUM(G8:G82)</f>
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A85" s="23"/>
+      <c r="A85" s="19"/>
     </row>
     <row r="86" spans="1:7" ht="30.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="7" t="s">
+      <c r="A86" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B86" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D86" s="7" t="s">
+      <c r="B86" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E86" s="7" t="s">
+      <c r="E86" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="F86" s="8" t="s">
+      <c r="F86" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G86" s="8" t="s">
+      <c r="G86" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A87" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C87" s="1">
         <v>24</v>
       </c>
       <c r="D87" s="1">
         <v>4</v>
       </c>
       <c r="E87" s="1">
         <v>4</v>
       </c>
       <c r="F87" s="1">
         <v>3</v>
       </c>
       <c r="G87" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A89" s="24" t="s">
+      <c r="A89" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A92" s="25"/>
+      <c r="A92" s="21"/>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A95" s="25"/>
+      <c r="A95" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A69:A70"/>
     <mergeCell ref="A20:A23"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="84" max="16" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">