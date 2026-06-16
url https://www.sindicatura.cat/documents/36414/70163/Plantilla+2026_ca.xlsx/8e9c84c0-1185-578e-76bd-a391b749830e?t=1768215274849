--- v1 (2026-04-30)
+++ v2 (2026-06-16)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D298CC4-8649-4C2D-A224-1904DE9ACF66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DB54C81C-4C13-42B3-8F77-2061CC4CAC47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_1Àrea_d_impressió" localSheetId="0">'2026'!$A$1:$C$87</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$7:$E$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$G$90</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
@@ -275,51 +275,51 @@
   <si>
     <t>Responsable de Registre</t>
   </si>
   <si>
     <t>Tècnic/a de grau mitjà de l'Àrea de Serveis Lingüístics i Documetnals</t>
   </si>
   <si>
     <t>Responsable d'Edicions i Publicacions</t>
   </si>
   <si>
     <t>Unitat d'Arxiu</t>
   </si>
   <si>
     <t>Auditor/a-analista de polítiques públiques</t>
   </si>
   <si>
     <t>Tècnic superior en matèria econòmica i pressupostària</t>
   </si>
   <si>
     <t>Ajudant/a d'uixers (30 h.setm)</t>
   </si>
   <si>
     <t>Responsable de Contractació Administrativa i Règim Interior</t>
   </si>
   <si>
-    <t>Plantilla real de la Sindicatura de Comptes de Catalunya  (Actualitzada a 28-04-2026)</t>
+    <t>Plantilla real de la Sindicatura de Comptes de Catalunya  (Actualitzada a 15-06-2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -848,51 +848,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G95"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A57" zoomScale="75" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="L67" sqref="L67:L68"/>
+      <selection activeCell="E37" sqref="E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="18.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="82.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
@@ -1236,77 +1236,77 @@
       </c>
       <c r="E23" s="11">
         <v>7</v>
       </c>
       <c r="F23" s="11">
         <v>4</v>
       </c>
       <c r="G23" s="11">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="11">
         <v>24</v>
       </c>
       <c r="D24" s="11">
         <v>8</v>
       </c>
       <c r="E24" s="11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F24" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G24" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="11">
         <v>20</v>
       </c>
       <c r="D25" s="11">
         <v>10</v>
       </c>
       <c r="E25" s="11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F25" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G25" s="11">
         <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="11">
         <v>24</v>
       </c>
       <c r="D26" s="11">
         <v>5</v>
       </c>
       <c r="E26" s="11">
         <v>4</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
@@ -1463,80 +1463,80 @@
       </c>
       <c r="E34" s="11">
         <v>0</v>
       </c>
       <c r="F34" s="11">
         <v>0</v>
       </c>
       <c r="G34" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="2">
         <v>20</v>
       </c>
       <c r="D35" s="2">
         <v>2</v>
       </c>
       <c r="E35" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="13">
         <v>14</v>
       </c>
       <c r="D36" s="13">
         <v>1</v>
       </c>
       <c r="E36" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F36" s="13">
         <v>0</v>
       </c>
       <c r="G36" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="16"/>
       <c r="B37" s="17"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>67</v>
@@ -1733,57 +1733,57 @@
       </c>
       <c r="E48" s="2">
         <v>0</v>
       </c>
       <c r="F48" s="2">
         <v>0</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="2">
         <v>14</v>
       </c>
       <c r="D49" s="2">
         <v>4</v>
       </c>
       <c r="E49" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F49" s="2">
         <v>0</v>
       </c>
       <c r="G49" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="2">
         <v>14</v>
       </c>
       <c r="D50" s="2">
         <v>1</v>
       </c>
       <c r="E50" s="2">
         <v>0</v>
       </c>
       <c r="F50" s="2">
         <v>0</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
     </row>
@@ -1871,57 +1871,57 @@
       </c>
       <c r="E54" s="2">
         <v>1</v>
       </c>
       <c r="F54" s="2">
         <v>0</v>
       </c>
       <c r="G54" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A55" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="2">
         <v>21</v>
       </c>
       <c r="D55" s="2">
         <v>1</v>
       </c>
       <c r="E55" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55" s="2">
         <v>0</v>
       </c>
       <c r="G55" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A56" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="2">
         <v>20</v>
       </c>
       <c r="D56" s="2">
         <v>1</v>
       </c>
       <c r="E56" s="2">
         <v>1</v>
       </c>
       <c r="F56" s="2">
         <v>0</v>
       </c>
       <c r="G56" s="2">
         <v>1</v>
       </c>
     </row>
@@ -2440,108 +2440,108 @@
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
     </row>
     <row r="83" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="13"/>
       <c r="B83" s="13"/>
       <c r="C83" s="13"/>
       <c r="D83" s="13"/>
       <c r="E83" s="13"/>
       <c r="F83" s="13"/>
       <c r="G83" s="13"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A84" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="13"/>
       <c r="C84" s="13"/>
       <c r="D84" s="18">
         <f>SUM(D9:D83)</f>
         <v>190</v>
       </c>
       <c r="E84" s="18">
         <f>SUM(E9:E83)</f>
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F84" s="18">
         <f>SUM(F8:F82)</f>
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G84" s="18">
         <f>SUM(G8:G82)</f>
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A85" s="19"/>
     </row>
     <row r="86" spans="1:7" ht="30.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>18</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G86" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A87" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C87" s="1">
         <v>24</v>
       </c>
       <c r="D87" s="1">
         <v>4</v>
       </c>
       <c r="E87" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G87" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A89" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A92" s="21"/>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A95" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A69:A70"/>
     <mergeCell ref="A20:A23"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="84" max="16" man="1"/>