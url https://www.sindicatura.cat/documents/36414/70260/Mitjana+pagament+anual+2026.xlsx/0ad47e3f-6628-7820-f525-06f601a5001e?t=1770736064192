--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF238D06-CAE6-4FEE-A1E6-B63099007D8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE1AD8BE-04A6-400D-B632-EA21F619AB86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="735" yWindow="735" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resum" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C24" i="2" l="1"/>
 </calcChain>
 </file>
 
@@ -608,132 +608,136 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="23.140625" style="1" customWidth="1"/>
     <col min="5" max="8" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C1" s="3"/>
       <c r="D1" s="7"/>
       <c r="F1" s="5"/>
     </row>
     <row r="2" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D2" s="7"/>
       <c r="E2" s="17">
-        <v>46101</v>
+        <v>46148</v>
       </c>
     </row>
     <row r="3" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D3" s="7"/>
     </row>
     <row r="4" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D4" s="7"/>
     </row>
     <row r="5" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D5" s="7"/>
     </row>
     <row r="6" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D6" s="7"/>
     </row>
     <row r="7" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D7" s="7"/>
     </row>
     <row r="8" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="8"/>
     </row>
     <row r="9" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C9" s="8"/>
     </row>
     <row r="10" spans="2:6" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="11">
         <v>16.38</v>
       </c>
     </row>
     <row r="12" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B12" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>11.89</v>
       </c>
     </row>
-    <row r="13" spans="2:6" hidden="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B13" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="11"/>
+      <c r="C13" s="11">
+        <v>8.06</v>
+      </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="2:6" hidden="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="11"/>
+      <c r="C14" s="11">
+        <v>10.33</v>
+      </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="2:6" hidden="1" x14ac:dyDescent="0.25">
       <c r="B15" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15"/>
     </row>
     <row r="16" spans="2:6" hidden="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
       <c r="B17" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
       <c r="B18" s="10" t="s">
@@ -757,51 +761,51 @@
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
       <c r="B21" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
       <c r="B22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B24" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="16">
         <f>AVERAGE(C11:C23)</f>
-        <v>14.135</v>
+        <v>11.664999999999999</v>
       </c>
       <c r="D24" s="7"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C25" s="14"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C26" s="2"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="2"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C29" s="2"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C30" s="2"/>