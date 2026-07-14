--- v2 (2026-05-15)
+++ v3 (2026-07-14)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE1AD8BE-04A6-400D-B632-EA21F619AB86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2C32C46-008E-48FA-8BE3-E56A1E70DE87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="735" yWindow="735" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resum" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C24" i="2" l="1"/>
 </calcChain>
 </file>
 
@@ -240,90 +240,90 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>158750</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>190499</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>248390</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1016000</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>161924</xdr:rowOff>
+      <xdr:rowOff>51262</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imatge 3" descr="logoSINDIC-hori_800x600">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="190499"/>
-          <a:ext cx="2458190" cy="733425"/>
+          <a:off x="158750" y="0"/>
+          <a:ext cx="2527300" cy="787862"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -608,249 +608,253 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="15.140625" customWidth="1"/>
+    <col min="2" max="2" width="15.1796875" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
-    <col min="4" max="4" width="23.140625" style="1" customWidth="1"/>
-    <col min="5" max="8" width="19.5703125" customWidth="1"/>
+    <col min="4" max="4" width="23.1796875" style="1" customWidth="1"/>
+    <col min="5" max="8" width="19.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C1" s="3"/>
       <c r="D1" s="7"/>
       <c r="F1" s="5"/>
     </row>
-    <row r="2" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="D2" s="7"/>
       <c r="E2" s="17">
-        <v>46148</v>
-[...2 lines deleted...]
-    <row r="3" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+        <v>46211</v>
+      </c>
+    </row>
+    <row r="3" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="D3" s="7"/>
     </row>
-    <row r="4" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="D4" s="7"/>
     </row>
-    <row r="5" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="D5" s="7"/>
     </row>
-    <row r="6" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="D6" s="7"/>
     </row>
-    <row r="7" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="D7" s="7"/>
     </row>
-    <row r="8" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="8"/>
     </row>
-    <row r="9" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C9" s="8"/>
     </row>
-    <row r="10" spans="2:6" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:6" s="9" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="B10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B11" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="11">
         <v>16.38</v>
       </c>
     </row>
-    <row r="12" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B12" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>11.89</v>
       </c>
     </row>
-    <row r="13" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B13" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="11">
         <v>8.06</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B14" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="11">
         <v>10.33</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="2:6" hidden="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B15" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C15" s="11"/>
+      <c r="C15" s="11">
+        <v>9.25</v>
+      </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="2:6" hidden="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B16" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="11"/>
+      <c r="C16" s="11">
+        <v>22.31</v>
+      </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B17" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B19" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="11"/>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B20" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B21" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C23" s="14"/>
     </row>
-    <row r="24" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B24" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="16">
         <f>AVERAGE(C11:C23)</f>
-        <v>11.664999999999999</v>
+        <v>13.036666666666667</v>
       </c>
       <c r="D24" s="7"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C25" s="14"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C26" s="2"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A27" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="2"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C29" s="2"/>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C30" s="2"/>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C31" s="2"/>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.35">
       <c r="C32" s="2"/>
     </row>
-    <row r="33" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="33" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C33" s="2"/>
     </row>
-    <row r="34" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="34" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C34" s="2"/>
     </row>
-    <row r="35" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="35" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C35" s="2"/>
     </row>
-    <row r="36" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="36" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C36" s="2"/>
     </row>
-    <row r="37" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="37" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C37" s="2"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>